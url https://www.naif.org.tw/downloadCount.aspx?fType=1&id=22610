--- v0 (2025-11-05)
+++ v1 (2026-05-22)
@@ -8,12748 +8,17739 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>財團法人中央畜產會</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="781" w:hangingChars="195" w:hanging="781"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>食品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>衛生安全</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>系統驗證申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="781" w:hangingChars="195" w:hanging="781"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>食品業者送件申請資料自主點檢表</w:t>
+        <w:t>食品業者送件申請資料自主</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>點檢表</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>：(請勾選)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="806"/>
         <w:gridCol w:w="9830"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="003A6809">
         <w:trPr>
           <w:trHeight w:val="728"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="546" w:hangingChars="195" w:hanging="546"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>食品業者</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>衛生安全管理系統驗證申請書</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>含電子檔</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="003A6809">
         <w:trPr>
           <w:trHeight w:val="728"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>業者基本資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="003A6809">
         <w:trPr>
           <w:trHeight w:val="728"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>食品業者組織架構圖</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="003A6809">
         <w:trPr>
           <w:trHeight w:val="728"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>食品業者作業場所配置圖</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="003A6809">
         <w:trPr>
           <w:trHeight w:val="728"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>食安法第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>條指定之衛生管理人員資格、訓練證明文件電子檔或影本</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="003A6809">
         <w:trPr>
           <w:trHeight w:val="728"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="232" w:hangingChars="83" w:hanging="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>食安法第</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>條指定之</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>專門職業或技術證照人員</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>資格、訓練證明文件電子檔或影本</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="003A6809">
         <w:trPr>
           <w:trHeight w:val="728"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>食品良好衛生作業規範準則所要求之標準作業程序</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="003A6809">
         <w:trPr>
           <w:trHeight w:val="728"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="232" w:hangingChars="83" w:hanging="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>食品安全管制系統準則所要求之文件</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>或合併</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>6.7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>項為衛生安全管理系統文件</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="003A6809">
         <w:trPr>
           <w:trHeight w:val="728"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00D770BF">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00D770BF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="232" w:hangingChars="83" w:hanging="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>食品衛生安全管理系統</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>驗證聲明書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="003A6809">
         <w:trPr>
           <w:trHeight w:val="729"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00D770BF">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00D770BF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidR="00D770BF" w:rsidRPr="00115EFD">
-[...6 lines deleted...]
-              <w:t>申請日期之『非登不可』業者基本資料影本或掃描檔</w:t>
+            <w:r w:rsidR="00D770BF" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>申請日期之『非登不可』</w:t>
+            </w:r>
+            <w:r w:rsidR="005E58F8" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidR="005E58F8" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>製造及加工業</w:t>
+            </w:r>
+            <w:r w:rsidR="005E58F8" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00D770BF" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>業者基本資料影本或掃描檔</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="003A6809">
         <w:trPr>
           <w:trHeight w:val="729"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>本自主點檢表</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>此  致</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00D82ED6" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00D82ED6" w:rsidP="00C857C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>財團法人中央畜產會</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>公司名稱：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（簽章）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>負責人：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（簽章）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="560"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>申 請 日 期：　　　　　　　年　　　　　　月　　　　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00567F35">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00567F35">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="546" w:hangingChars="195" w:hanging="546"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>財團法人中央畜產會</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>食品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>衛生安全</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>系統驗證申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="007A2087">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="007A2087">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="360" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>、業者基本資料：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:right="560"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>申請日期：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="496"/>
         <w:gridCol w:w="1109"/>
         <w:gridCol w:w="802"/>
         <w:gridCol w:w="468"/>
         <w:gridCol w:w="335"/>
         <w:gridCol w:w="1610"/>
         <w:gridCol w:w="323"/>
         <w:gridCol w:w="639"/>
         <w:gridCol w:w="646"/>
         <w:gridCol w:w="803"/>
         <w:gridCol w:w="805"/>
         <w:gridCol w:w="2217"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="809"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00581E54" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00742314">
+          <w:p w:rsidR="00581E54" w:rsidRPr="00872E07" w:rsidRDefault="00581E54" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公司名稱</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00581E54" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00742314">
+          <w:p w:rsidR="00581E54" w:rsidRPr="00872E07" w:rsidRDefault="00581E54" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>統一編號</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00581E54" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00742314">
+          <w:p w:rsidR="00581E54" w:rsidRPr="00872E07" w:rsidRDefault="00581E54" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00581E54" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00742314">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00581E54" w:rsidRPr="00872E07" w:rsidRDefault="00581E54" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4471" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00581E54" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00581E54">
+          <w:p w:rsidR="00581E54" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00581E54">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...17 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-1152514723"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00581E54" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>首次</w:t>
+            </w:r>
+            <w:r w:rsidR="00B04809" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>驗證</w:t>
+            </w:r>
+            <w:r w:rsidR="00581E54" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...12 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1571458737"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00581E54" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>重新驗證</w:t>
+            </w:r>
+            <w:r w:rsidR="00581E54" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...7 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-1145124179"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00581E54" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>增項</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="963"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2407" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00581E54" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00742314">
+          <w:p w:rsidR="00581E54" w:rsidRPr="00872E07" w:rsidRDefault="00581E54" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>工廠名稱/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00581E54" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>工廠登記字號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2736" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="286" w:hangingChars="102" w:hanging="286"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2088" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00581E54" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00581E54">
+          <w:p w:rsidR="00581E54" w:rsidRPr="00872E07" w:rsidRDefault="00581E54" w:rsidP="00581E54">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="-28" w:left="-62" w:rightChars="-16" w:right="-35"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>工廠/製造場所</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00581E54">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00581E54" w:rsidP="00581E54">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="-28" w:left="-62" w:rightChars="-16" w:right="-35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>之非登字號</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="886"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10253" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="280" w:hangingChars="100" w:hanging="280"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>※請將申請日期申請者之『</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>非登不可</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>』</w:t>
+            </w:r>
+            <w:r w:rsidR="00E12E75" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00E12E75" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>製造及加工業</w:t>
+            </w:r>
+            <w:r w:rsidR="00E12E75" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>業者基本資料完整清晰複印</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>掃描</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>作為申請書附件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="585"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10253" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>驗證申請聯絡人</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="593"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>職稱</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="593"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>電子郵件</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4823" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>傳真</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="561"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00581E54" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00742314">
+          <w:p w:rsidR="00581E54" w:rsidRPr="00872E07" w:rsidRDefault="00581E54" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>申請驗證範圍</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00581E54" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00742314">
+          <w:p w:rsidR="00581E54" w:rsidRPr="00872E07" w:rsidRDefault="00581E54" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>驗證廠區</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7378" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00581E54" w:rsidRPr="00115EFD" w:rsidRDefault="00581E54" w:rsidP="00742314">
+          <w:p w:rsidR="00581E54" w:rsidRPr="00872E07" w:rsidRDefault="00581E54" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="981"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00742314">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00B12A51">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00B12A51">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00B12A51">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="222646836"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>非全廠區驗證</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00B12A51">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...11 lines deleted...]
-              <w:t>□全廠區驗證</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-288276854"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>全廠區驗證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3553" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00B12A51">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="00B12A51">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>食品良好衛生規範準則</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(GHP)</w:t>
             </w:r>
-            <w:r w:rsidR="006E543D" w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="0089061F" w:rsidP="00B12A51">
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00B12A51">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="0089061F" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1146550793"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0089061F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>食用油脂製造業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="0089061F" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1226492148"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0089061F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>澱粉製造業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="0089061F" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-2103939486"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0089061F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>麵粉製造業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="0089061F" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-1512376860"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0089061F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>糖製造業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="0089061F" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="454603516"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0089061F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>鹽製造業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="0089061F" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1624424988"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0089061F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>醬油製造業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00370B5B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:leftChars="1" w:left="310" w:hangingChars="110" w:hanging="308"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="189886287"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00370B5B" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>熱殺菌密閉容器包裝低酸性食品製造業</w:t>
+            </w:r>
+            <w:r w:rsidR="00370B5B" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(罐頭)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006448F5" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00370B5B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:leftChars="1" w:left="310" w:hangingChars="110" w:hanging="308"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-1083679326"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006448F5" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>酸化食品製造業</w:t>
+            </w:r>
+            <w:r w:rsidR="006448F5" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(罐頭)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="0089061F" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1879277418"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0089061F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>食品添加物製造業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="0089061F" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1027756702"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0089061F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>特殊營養食品製造業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="0089061F" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="807124295"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0089061F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>乳品加工食品業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...33 lines deleted...]
-              <w:t>□其他</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="656111177"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0089061F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>其他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="13" w:left="35" w:hangingChars="2" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>食品安全管制系統準則</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(HACCP)</w:t>
             </w:r>
-            <w:r w:rsidR="006E543D" w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="006E543D" w:rsidP="006E543D">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="13" w:left="35" w:hangingChars="2" w:hanging="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="006E543D" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-603492472"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>乳品加工食品業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="13" w:left="35" w:hangingChars="2" w:hanging="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="2128745001"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>餐盒食品工廠</w:t>
+            </w:r>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>含鐵路餐盒</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="13" w:left="35" w:hangingChars="2" w:hanging="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-905829343"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-6"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>水產</w:t>
             </w:r>
-            <w:r w:rsidR="006E543D" w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>食品業</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="006E543D" w:rsidP="006E543D">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="13" w:left="35" w:hangingChars="2" w:hanging="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="006E543D" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="415836059"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>肉類加工食品業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="13" w:left="35" w:hangingChars="2" w:hanging="6"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="006E543D" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1406331620"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>食用油脂製造業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B5579" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00AD539F">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="13" w:left="35" w:hangingChars="2" w:hanging="6"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="006E543D" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-1643565312"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00DE447B" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>熱殺菌密閉</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE447B" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>容器</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE447B" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>包裝</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DE447B" w:rsidRPr="00872E07" w:rsidRDefault="00DE447B" w:rsidP="004D039E">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:leftChars="130" w:left="286"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>低酸性食品製造業</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(罐頭</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00AD539F">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="13" w:left="35" w:hangingChars="2" w:hanging="6"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="006E543D" w:rsidRPr="00115EFD" w:rsidRDefault="006E543D" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1190950311"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00DE447B" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>酸化</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE447B" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>食品</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE447B" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>製造業</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE447B" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(罐頭)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="13" w:left="35" w:hangingChars="2" w:hanging="6"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...47 lines deleted...]
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-2053292172"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>蛋</w:t>
+            </w:r>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>製品</w:t>
+            </w:r>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>業</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="006E543D" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="13" w:left="35" w:hangingChars="2" w:hanging="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="00DE447B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006E543D" w:rsidRPr="00872E07" w:rsidRDefault="006E543D" w:rsidP="00DE447B">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:leftChars="13" w:left="35" w:hangingChars="2" w:hanging="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>HACCP</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...7 lines deleted...]
-              <w:t>計畫書數：</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計畫書數</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="428"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00742314">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00742314">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>規模</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3553" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00742314">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="006E0544">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="006E0544">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="89" w:left="196"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="3498"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00742314">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2379" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>資本額</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1953812718"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>億以上</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
-            <w:pPr>
+          <w:p w:rsidR="003073EC" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="003073EC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1169061191"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>3000</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>萬</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="003073EC" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>以上</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003073EC" w:rsidRPr="00872E07" w:rsidRDefault="003073EC" w:rsidP="003073EC">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:leftChars="135" w:left="297"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>未達</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>億</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-487708498"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003073EC" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>未達</w:t>
+            </w:r>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>3000</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...9 lines deleted...]
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>萬</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:line="360" w:lineRule="exact"/>
               <w:ind w:rightChars="-49" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>食品從業人員數</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
+          <w:p w:rsidR="003073EC" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1757710244"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003073EC" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="003073EC" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>人以上</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...9 lines deleted...]
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="006E543D">
+          </w:p>
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="006E543D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-558636492"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E543D" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...6 lines deleted...]
-              <w:t>人以下</w:t>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>人以上</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="004C22BE">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-2079593496"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004C22BE" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>未達</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3553" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00742314">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3825" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="000D5525">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="000D5525">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="34" w:hangingChars="14" w:hanging="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="1550"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10253" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00B12A51">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="00B12A51">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="39" w:hangingChars="14" w:hanging="39"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>申請驗證之類別是否有因特定產季等因素而無法配合實地評鑑的日期或區間</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00B12A51">
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00B12A51">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="39" w:hangingChars="14" w:hanging="39"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00B12A51" w:rsidRPr="00115EFD" w:rsidRDefault="00B12A51" w:rsidP="00B12A51">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1345520793"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>無；</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1510561658"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B12A51" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>有：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B12A51" w:rsidRPr="00872E07" w:rsidRDefault="00B12A51" w:rsidP="00B12A51">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="39" w:hangingChars="14" w:hanging="39"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(說明：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                              </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-              <w:rPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FA1E8D" w:rsidRPr="00115EFD" w:rsidRDefault="00FA1E8D">
+    <w:p w:rsidR="00FA1E8D" w:rsidRPr="00872E07" w:rsidRDefault="00FA1E8D">
       <w:pPr>
-        <w:sectPr w:rsidR="00FA1E8D" w:rsidRPr="00115EFD" w:rsidSect="00350478">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00FA1E8D" w:rsidRPr="00872E07" w:rsidSect="00350478">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1383" w:right="743" w:bottom="278" w:left="743" w:header="851" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1605"/>
         <w:gridCol w:w="3215"/>
         <w:gridCol w:w="2024"/>
         <w:gridCol w:w="3409"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="845"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10253" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>生產產品流通溫層與項數</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>不同包裝材料、容量或</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>重量均算一項</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>；包含申請時接受委託代工產品數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="851"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>常溫</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3215" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1813137856"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>有生產</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="932399296"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>無生產</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2024" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>常溫產品項數</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="851"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>冷藏</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3215" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-1799132458"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>有生產</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="613876609"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>無生產</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2024" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>冷藏產品項數</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="851"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>冷凍</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3215" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="877823404"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>有生產</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-717280264"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>無生產</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2024" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>冷凍產品項數</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="851"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>熱藏</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3215" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-91557752"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>有生產</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-17777562"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>無生產</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2024" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>熱藏產品項數</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>項</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10253" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>生產線數與產品類別描述</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>撰寫方式範例：罐頭生產線</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>條生產果汁、運動飲料、煉乳等</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>類別產品</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="009064DF">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="009064DF">
         <w:trPr>
           <w:trHeight w:val="9163"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10253" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00A01D9D">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00A01D9D">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FA1E8D" w:rsidRPr="00115EFD" w:rsidRDefault="00FA1E8D">
+    <w:p w:rsidR="00FA1E8D" w:rsidRPr="00872E07" w:rsidRDefault="00FA1E8D">
       <w:pPr>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00FA1E8D" w:rsidRPr="00115EFD" w:rsidSect="00AB02D6">
+        <w:sectPr w:rsidR="00FA1E8D" w:rsidRPr="00872E07" w:rsidSect="00AB02D6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1383" w:right="743" w:bottom="278" w:left="743" w:header="851" w:footer="567" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00FA1E8D">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00FA1E8D">
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="002255F1" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>罐頭產線專用</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+              <w:t>熱殺菌密閉容器包裝低酸性食品及酸化食品</w:t>
+            </w:r>
+            <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>產線專用</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>非</w:t>
+            </w:r>
+            <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>上述</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>製造業免填</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="004D3452">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="004D3452">
         <w:trPr>
           <w:trHeight w:val="13581"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10253" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>殺菌機機種：</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2353"/>
               <w:gridCol w:w="3830"/>
               <w:gridCol w:w="1559"/>
               <w:gridCol w:w="2108"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B64D3C">
+            <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00B64D3C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2353" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>型式</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3830" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>尺寸</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>數量</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>座</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2108" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>備註</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B64D3C">
+            <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00B64D3C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2353" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="003A6809">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1144156932"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
-                    <w:t>□靜置式</w:t>
+                    <w:t>靜置</w:t>
                   </w:r>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>蒸氣式</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3830" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                      <w:kern w:val="2"/>
-[...85 lines deleted...]
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="527685663"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□臥式</w:t>
+                    <w:t>臥式</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____X_____</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>、</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1052458771"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□立式</w:t>
+                    <w:t>立式</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____X_____</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>、</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2108" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B64D3C">
+            <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00B64D3C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2353" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="003A6809">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-613446273"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
-                    <w:t>□熱水式</w:t>
+                    <w:t>靜置</w:t>
                   </w:r>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>熱水式</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3830" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-2126534127"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□臥式</w:t>
+                    <w:t>臥式</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____X_____</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>、</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1171251214"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□立式</w:t>
+                    <w:t>立式</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____X_____</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>、</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2108" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B64D3C">
+            <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00B64D3C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2353" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="003A6809">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="467021021"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
-                    <w:t>□混合式</w:t>
+                    <w:t>靜置</w:t>
                   </w:r>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>混合式</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3830" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1042096686"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□臥式</w:t>
+                    <w:t>臥式</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____X_____</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>、</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="698280795"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□立式</w:t>
+                    <w:t>立式</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____X_____</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>、</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2108" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B64D3C">
+            <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00B64D3C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2353" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="003A6809">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="759096396"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
-                    <w:t>□轉動式</w:t>
+                    <w:t>轉動</w:t>
                   </w:r>
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>蒸氣</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>式</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3830" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="002255F1" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="002255F1">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                      <w:kern w:val="2"/>
-[...85 lines deleted...]
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-945463749"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□非連續式</w:t>
+                    <w:t>非連續式</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>___X___</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>、</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>____</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B64D3C">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="002255F1">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-837150900"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□連續式</w:t>
+                    <w:t>連續式</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>___X____</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>、</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_____</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2108" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B64D3C">
+            <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00B64D3C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2353" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="003A6809">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1284568757"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="002255F1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
-                    <w:t>□熱交換殺菌機</w:t>
+                    <w:t>轉動熱水式</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3830" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="130758893"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□管式</w:t>
+                    <w:t>非連續式</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>___X___</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>、</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>____</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00B64D3C">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-361129393"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□板式</w:t>
+                    <w:t>連續式</w:t>
                   </w:r>
-                </w:p>
-[...4 lines deleted...]
-                    <w:spacing w:line="360" w:lineRule="exact"/>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                    <w:t>___X____</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□其他</w:t>
+                    <w:t>、</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>_____</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                      <w:kern w:val="2"/>
-[...168 lines deleted...]
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2108" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B64D3C">
+            <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00B64D3C">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2353" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B64D3C">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="003A6809">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1253309860"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>熱交換殺菌機</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3830" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="360" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1626962219"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>管式</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="360" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1819026731"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>板式</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="360" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="2064139709"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>其他</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1559" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="360" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2108" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="360" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00B64D3C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2353" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="003A6809">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1565532316"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>無菌充填機</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3830" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="360" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-948304735"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□其他________</w:t>
+                    <w:t>利樂包__________</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="360" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1061058628"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>康美包</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>__________</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="360" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1205447027"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>寶特瓶__________</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00742314">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="360" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="2144230623"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>其他__________</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1559" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="360" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2108" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                  <w:pPr>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="360" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00B64D3C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2353" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00B64D3C">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-613755638"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00C857C0" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>其他________</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3830" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2108" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+                <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:vanish/>
-                <w:kern w:val="2"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>自動控制：廠牌</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>__________</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1486"/>
               <w:gridCol w:w="8364"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00643A70">
+            <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00643A70">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1486" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
+                <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>控制方式</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8364" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
+                <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00B64D3C">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1109479528"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□氣動式</w:t>
+                    <w:t>氣動式</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
+                <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00B64D3C">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-2044042797"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□電子式</w:t>
+                    <w:t>電子式</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
+                <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00B64D3C">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1868481513"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□其他</w:t>
+                    <w:t>其他</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>__________</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00643A70">
+            <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00643A70">
               <w:trPr>
                 <w:trHeight w:val="2305"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1486" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
+                <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>控制階段</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>可複選</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8364" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
+                <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00B64D3C">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="86125561"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□全程自動</w:t>
+                    <w:t>全程自動</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">( </w:t>
+                    <w:t>(</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1942644174"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□溫度</w:t>
+                    <w:t>溫度</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1471473152"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□壓力</w:t>
+                    <w:t>壓力</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1492707013"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□時間</w:t>
+                    <w:t>時間</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
+                <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00AD539F">
                   <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="5156"/>
+                    </w:tabs>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1453774506"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□部分自動</w:t>
+                    <w:t>部分自動</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
-                      <w:kern w:val="2"/>
-[...18 lines deleted...]
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="875047001"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□時間</w:t>
+                    <w:t>排氣階段</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (</w:t>
+                  </w:r>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="598453697"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>時間</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1248955327"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□溫度</w:t>
+                    <w:t>溫度</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1573623719"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□壓力</w:t>
+                    <w:t>壓力</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="417294732"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□其他</w:t>
+                    <w:t>其他</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00B64D3C" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>________)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00C61CD1">
+                <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00B64D3C" w:rsidP="00AD539F">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
-                    <w:ind w:leftChars="665" w:left="1463"/>
+                    <w:ind w:leftChars="660" w:left="1452"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">( </w:t>
+                    <w:t>(</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="219029082"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□升溫階段</w:t>
+                    <w:t>升溫階段</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1593902118"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□時間</w:t>
+                    <w:t>時間</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1635627284"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□溫度</w:t>
+                    <w:t>溫度</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1774431767"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□壓力</w:t>
+                    <w:t>壓力</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1287813353"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□其他</w:t>
+                    <w:t>其他</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>________)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00C61CD1" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00C61CD1">
+                <w:p w:rsidR="00C61CD1" w:rsidRPr="00872E07" w:rsidRDefault="00B64D3C" w:rsidP="00AD539F">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
-                    <w:ind w:leftChars="665" w:left="1463"/>
+                    <w:ind w:leftChars="660" w:left="1452"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">( </w:t>
+                    <w:t>(</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1320846436"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□滅菌階段</w:t>
+                    <w:t>滅菌階段</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1094669515"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□時間</w:t>
+                    <w:t>時間</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1745839363"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□溫度</w:t>
+                    <w:t>溫度</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1383557804"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□壓力</w:t>
+                    <w:t>壓力</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-393126636"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□其他</w:t>
+                    <w:t>其他</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>________)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00C61CD1" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00C61CD1">
+                <w:p w:rsidR="00C61CD1" w:rsidRPr="00872E07" w:rsidRDefault="00B64D3C" w:rsidP="00AD539F">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
-                    <w:ind w:leftChars="665" w:left="1463"/>
+                    <w:ind w:leftChars="660" w:left="1452"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">( </w:t>
+                    <w:t>(</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1375278247"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□冷卻階段</w:t>
+                    <w:t>冷卻階段</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1136143402"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□時間</w:t>
+                    <w:t>時間</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-358199466"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□溫度</w:t>
+                    <w:t>溫度</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1452629917"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□壓力</w:t>
+                    <w:t>壓力</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="1581792191"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
-                    <w:t>□其他</w:t>
+                    <w:t>其他</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>________)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00C61CD1">
+                <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00B64D3C" w:rsidP="00AD539F">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="360" w:lineRule="exact"/>
-                    <w:ind w:leftChars="665" w:left="1463"/>
+                    <w:ind w:leftChars="660" w:left="1452"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
-                      <w:kern w:val="2"/>
-[...18 lines deleted...]
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w:lang w:eastAsia="zh-TW"/>
+                      </w:rPr>
+                      <w:id w:val="-1289811546"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                        <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AD539F" w:rsidRPr="00872E07">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="2"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:eastAsia="zh-TW"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>其他</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:eastAsia="zh-TW"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00872E07">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>請說明：</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_______</w:t>
                   </w:r>
-                  <w:r w:rsidR="00C61CD1" w:rsidRPr="00115EFD">
+                  <w:r w:rsidR="00C61CD1" w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>_______________________</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00115EFD">
+                  <w:r w:rsidRPr="00872E07">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:lang w:eastAsia="zh-TW"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00742314">
+          <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00B64D3C" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>本廠已自行確認</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
+            <w:r w:rsidR="006367AF" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>所有熱殺菌密閉容器包裝低酸性食品、酸化食品及殺菌設備符合</w:t>
+            </w:r>
+            <w:r w:rsidR="006367AF" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>GHP</w:t>
+            </w:r>
+            <w:r w:rsidR="006367AF" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>規定</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="00B64D3C">
+          <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00B64D3C">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="1278453845"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B959BA" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>所有罐頭食品均符合</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:t>取得或留存產品熱穿透試驗報告或殺菌值評估報告</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>GHP</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:t>殺菌條件</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>取得產品熱穿透試驗報告或殺菌值評估報告</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B64D3C" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="000C13E2">
+          <w:p w:rsidR="00B64D3C" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="000C13E2">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="280" w:hangingChars="100" w:hanging="280"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...48 lines deleted...]
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00B64D3C" w:rsidP="004D3452">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="625970258"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B959BA" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>取得或留存熱分布測試報告或生產線系統功能測試報告</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(殺菌設備功能確效)。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00642A15" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00642A15">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="280" w:hangingChars="100" w:hanging="280"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="-98110100"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B959BA" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>前</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>項報告與生產現況相符。</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>例如：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>初溫</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>、滿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>釜罐數</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>、配方等</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C16D31" w:rsidP="00F356F5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="294" w:hangingChars="105" w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:eastAsia="zh-TW"/>
+                </w:rPr>
+                <w:id w:val="362938255"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
+                  <w14:uncheckedState w14:val="00A3" w14:font="Wingdings 2"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B959BA" w:rsidRPr="00872E07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:kern w:val="2"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:eastAsia="zh-TW"/>
+                  </w:rPr>
+                  <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>罐頭食品之殺菌</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>殺菌技術管理人員、殺菌操作人員、密封操作人員、密封檢查人員符合</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>管理人員、殺菌操作人員、密封操作人員、密封檢查人員符合</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:t>GHP</w:t>
+            </w:r>
+            <w:r w:rsidR="00642A15" w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...58 lines deleted...]
-              <w:t>或具有合格證書。</w:t>
+              <w:t>規定受訓或具有合格證書。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00EF6088">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00EF6088">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>二、食品業者組織架構圖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>空間</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>不敷使用時，可另附附件</w:t>
+        <w:t>不敷使用時，可另</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>附</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>附件</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>三、食品業者作業場所配置圖</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="0023627D">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="0023627D">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="595"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>註：</w:t>
+        <w:t>註</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>請標示廠房尺寸、面積以及各作業場所及主要機器設備名稱。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="0023627D">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="0023627D">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>一般作業區、準清潔作業區及清潔作業區，請以顏色區分標示。</w:t>
+        <w:t>一般作業區、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>準</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>清潔作業區及清潔作業區，請以顏色區分標示。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="0023627D">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="0023627D">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>空間</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>不敷使用時，可另附附件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidSect="00AB02D6">
+        <w:sectPr w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidSect="00AB02D6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1383" w:right="743" w:bottom="278" w:left="743" w:header="851" w:footer="567" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="546" w:hangingChars="195" w:hanging="546"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>四、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>衛生管理人員</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>暨專門職業人員</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>資料表(本表不敷填寫，請自行增列)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00376E0C">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00376E0C">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="546" w:hangingChars="195" w:hanging="546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>衛生管理人員資料表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00376E0C">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00376E0C">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>編號：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2025"/>
         <w:gridCol w:w="386"/>
         <w:gridCol w:w="2165"/>
         <w:gridCol w:w="246"/>
         <w:gridCol w:w="2411"/>
         <w:gridCol w:w="745"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
         <w:trPr>
-          <w:trHeight w:val="434"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>勞保投保日期</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3013" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
         <w:trPr>
-          <w:trHeight w:val="412"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>同意核備文號</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7835" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
         <w:trPr>
-          <w:trHeight w:val="418"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10246" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年度教育訓練紀錄</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
         <w:trPr>
-          <w:trHeight w:val="410"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>訓練日期</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>認可訓練機構名稱</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>課程名稱</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>認可講習時數</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>起</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>迄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>小時</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>起</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>迄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>小時</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>起</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>迄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>小時</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>起</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>迄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>小時</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00283C9F">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00283C9F">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>※訓練證明文件以影本或電子檔隨申請書另附</w:t>
+        <w:t>※訓練證明文件以影本或</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>電子檔隨申請書</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>另附</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00376E0C" w:rsidRPr="00115EFD" w:rsidRDefault="00376E0C" w:rsidP="00C857C0">
+    <w:p w:rsidR="00376E0C" w:rsidRPr="00872E07" w:rsidRDefault="00376E0C" w:rsidP="00C857C0">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="546" w:hangingChars="195" w:hanging="546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>食品業者專門職業人員資料表</w:t>
       </w:r>
-      <w:r w:rsidR="00376E0C" w:rsidRPr="00115EFD">
+      <w:r w:rsidR="00376E0C" w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00376E0C" w:rsidRPr="00115EFD">
+      <w:r w:rsidR="00376E0C" w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>無則免填</w:t>
+        <w:t>無</w:t>
       </w:r>
-      <w:r w:rsidR="00376E0C" w:rsidRPr="00115EFD">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00376E0C" w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>則免填</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00376E0C" w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00376E0C">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00376E0C">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>編號：</w:t>
+        <w:t>編號</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2025"/>
         <w:gridCol w:w="386"/>
         <w:gridCol w:w="2165"/>
         <w:gridCol w:w="246"/>
         <w:gridCol w:w="2411"/>
         <w:gridCol w:w="745"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
         <w:trPr>
-          <w:trHeight w:val="356"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>勞保投保日期</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3013" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
         <w:trPr>
-          <w:trHeight w:val="420"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>備查職務</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7835" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00B36AC0" w:rsidP="002F7EFE">
-[...13 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00B36AC0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>如：食品技師、營養師、畜牧技師、水產技師等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
         <w:trPr>
-          <w:trHeight w:val="411"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>同意備查文號</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7835" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
         <w:trPr>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10246" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年度教育訓練紀錄</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
         <w:trPr>
-          <w:trHeight w:val="396"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>訓練日期</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>認可訓練機構名稱</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>課程名稱</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="008854F7">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>認可講習時數</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>起</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>迄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>小時</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>起</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>迄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>小時</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>起</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>迄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>小時</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="00B36AC0">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="00F61052">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>起</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00B36AC0">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>迄</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115EFD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00742314">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00742314">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>小時</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00283C9F">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00283C9F">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="468" w:hangingChars="195" w:hanging="468"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>※訓練證明文件以影本或電子檔隨申請書另附</w:t>
+        <w:t>※訓練證明文件以影本或</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>電子檔隨申請書</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00872E07">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>另附</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="390" w:hangingChars="195" w:hanging="390"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00EF6088">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00EF6088">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>五、食品業者衛生安全管理系統文件對照表(本表不敷填寫，請自行增列)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>食品良好衛生規範準則</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5036" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3676"/>
-        <w:gridCol w:w="2303"/>
+        <w:gridCol w:w="3714"/>
+        <w:gridCol w:w="2340"/>
         <w:gridCol w:w="4441"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>法規需求</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>對應文件編號</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>對應文件名稱</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="0023627D" w:rsidP="0023627D">
-[...11 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="0023627D" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">衛生標準作業程序 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...13 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="0023627D" w:rsidP="0023627D">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="0023627D" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>製程管理及品質管制標準作業程序</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="0023627D" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="0023627D" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>倉儲管制標準作業程序</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="0023627D" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="0023627D" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>運輸管制標準作業程序</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="0023627D" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="0023627D" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>檢驗與量測管制標準作業程序</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="0023627D" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="0023627D" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>產品申訴標準作業程序</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="0023627D" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="0023627D" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>成品回收管制標準作業程序</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="0023627D" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="0023627D" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>文件管制標準作業程序</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="0023627D" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="0023627D" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00872E07">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>教育訓練管制標準作業程序</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1764" w:type="pct"/>
+            <w:tcW w:w="1769" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="pct"/>
+            <w:tcW w:w="1115" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2131" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="546" w:hangingChars="195" w:hanging="546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
-[...13 lines deleted...]
-    <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
+    <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00C857C0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="546" w:hangingChars="195" w:hanging="546"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00115EFD">
+      <w:r w:rsidRPr="00872E07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>食品安全管制系統準則</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3676"/>
         <w:gridCol w:w="2303"/>
         <w:gridCol w:w="4441"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>法規需求</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>對應文件編號</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00115EFD">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00872E07">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>對應文件名稱</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115EFD" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00872E07" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidTr="003A6809">
+      <w:tr w:rsidR="00E40874" w:rsidRPr="00872E07" w:rsidTr="000A5F3A">
         <w:trPr>
-          <w:trHeight w:val="478"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C857C0" w:rsidRPr="00115EFD" w:rsidRDefault="00C857C0" w:rsidP="003A6809">
-[...3 lines deleted...]
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
+          <w:p w:rsidR="00C857C0" w:rsidRPr="00872E07" w:rsidRDefault="00C857C0" w:rsidP="00F61052">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="00853A0F" w:rsidRPr="00115EFD" w:rsidRDefault="00853A0F" w:rsidP="00C857C0">
+    <w:p w:rsidR="00853A0F" w:rsidRPr="00872E07" w:rsidRDefault="00853A0F" w:rsidP="00C857C0">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00853A0F" w:rsidRPr="00115EFD" w:rsidSect="00432609">
+    <w:sectPr w:rsidR="00853A0F" w:rsidRPr="00872E07" w:rsidSect="00432609">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1383" w:right="743" w:bottom="278" w:left="799" w:header="851" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B4374E" w:rsidRDefault="00B4374E" w:rsidP="00071C9F">
+    <w:p w:rsidR="00C16D31" w:rsidRDefault="00C16D31" w:rsidP="00071C9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B4374E" w:rsidRDefault="00B4374E" w:rsidP="00071C9F">
+    <w:p w:rsidR="00C16D31" w:rsidRDefault="00C16D31" w:rsidP="00071C9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00C857C0" w:rsidRPr="008C0904" w:rsidRDefault="00C857C0" w:rsidP="008C0904">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C0904">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008C0904">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="008C0904">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00115EFD" w:rsidRPr="00115EFD">
+    <w:r w:rsidR="004D039E" w:rsidRPr="004D039E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="008C0904">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00432609" w:rsidRPr="008C0904" w:rsidRDefault="00742314" w:rsidP="008C0904">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C0904">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008C0904">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="008C0904">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00115EFD" w:rsidRPr="00115EFD">
+    <w:r w:rsidR="004D039E" w:rsidRPr="004D039E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="008C0904">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B4374E" w:rsidRDefault="00B4374E" w:rsidP="00071C9F">
+    <w:p w:rsidR="00C16D31" w:rsidRDefault="00C16D31" w:rsidP="00071C9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B4374E" w:rsidRDefault="00B4374E" w:rsidP="00071C9F">
+    <w:p w:rsidR="00C16D31" w:rsidRDefault="00C16D31" w:rsidP="00071C9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00C857C0" w:rsidRPr="001C6146" w:rsidRDefault="00C857C0">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C6146">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>編號：</w:t>
     </w:r>
     <w:r>
@@ -12790,56 +17781,56 @@
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                 </w:t>
     </w:r>
     <w:r w:rsidRPr="001C6146">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
     <w:r w:rsidRPr="001C6146">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>版次：</w:t>
     </w:r>
     <w:r w:rsidR="00D770BF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>1.</w:t>
     </w:r>
-    <w:r w:rsidR="00D770BF">
+    <w:r w:rsidR="00AF7BB8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00C37859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96BAF7C8"/>
     <w:lvl w:ilvl="0" w:tplc="13923ACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1767"/>
@@ -13868,251 +18859,269 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:doNotTrackMoves/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{£¥‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}¢·–—’”•‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？］｜｝､"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
-    <w:useNormalStyleForList/>
-[...14 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F4B1B"/>
     <w:rsid w:val="00003B0D"/>
     <w:rsid w:val="0000776D"/>
     <w:rsid w:val="0003472A"/>
     <w:rsid w:val="00043C6F"/>
     <w:rsid w:val="000549EA"/>
     <w:rsid w:val="00070D78"/>
     <w:rsid w:val="00071C9F"/>
     <w:rsid w:val="00073E68"/>
     <w:rsid w:val="000A276B"/>
+    <w:rsid w:val="000A5F3A"/>
     <w:rsid w:val="000B51A5"/>
     <w:rsid w:val="000B7C9A"/>
     <w:rsid w:val="000C13E2"/>
     <w:rsid w:val="000C306F"/>
     <w:rsid w:val="000D5525"/>
     <w:rsid w:val="000F505E"/>
     <w:rsid w:val="00112208"/>
-    <w:rsid w:val="00115EFD"/>
     <w:rsid w:val="00130C24"/>
     <w:rsid w:val="0015632F"/>
     <w:rsid w:val="00181B69"/>
     <w:rsid w:val="001B7A27"/>
     <w:rsid w:val="001C41B5"/>
     <w:rsid w:val="001E0382"/>
     <w:rsid w:val="001E41BD"/>
+    <w:rsid w:val="002255F1"/>
+    <w:rsid w:val="00234969"/>
     <w:rsid w:val="0023627D"/>
     <w:rsid w:val="00264ACA"/>
     <w:rsid w:val="00283C9F"/>
     <w:rsid w:val="002947C9"/>
     <w:rsid w:val="00296DA7"/>
     <w:rsid w:val="002D7B0C"/>
     <w:rsid w:val="002F7EFE"/>
+    <w:rsid w:val="003073EC"/>
     <w:rsid w:val="003107EE"/>
     <w:rsid w:val="00320C2F"/>
     <w:rsid w:val="00340E23"/>
     <w:rsid w:val="003449A6"/>
     <w:rsid w:val="00350478"/>
     <w:rsid w:val="0035344E"/>
+    <w:rsid w:val="00370B5B"/>
     <w:rsid w:val="00374AB8"/>
     <w:rsid w:val="00376E0C"/>
     <w:rsid w:val="003B1973"/>
     <w:rsid w:val="003E0322"/>
     <w:rsid w:val="00402BC3"/>
     <w:rsid w:val="00426949"/>
     <w:rsid w:val="00435107"/>
+    <w:rsid w:val="00450532"/>
+    <w:rsid w:val="004A0F64"/>
+    <w:rsid w:val="004C22BE"/>
     <w:rsid w:val="004C35E3"/>
+    <w:rsid w:val="004D039E"/>
     <w:rsid w:val="004D3452"/>
     <w:rsid w:val="0050349F"/>
     <w:rsid w:val="0056418F"/>
     <w:rsid w:val="00567F35"/>
     <w:rsid w:val="00573D12"/>
     <w:rsid w:val="005747D2"/>
     <w:rsid w:val="00581E54"/>
     <w:rsid w:val="00590C5A"/>
+    <w:rsid w:val="005A0150"/>
     <w:rsid w:val="005B0DAA"/>
     <w:rsid w:val="005B215D"/>
     <w:rsid w:val="005C02AD"/>
     <w:rsid w:val="005C0664"/>
+    <w:rsid w:val="005E58F8"/>
     <w:rsid w:val="00613086"/>
+    <w:rsid w:val="006367AF"/>
+    <w:rsid w:val="00642A15"/>
     <w:rsid w:val="00643A70"/>
+    <w:rsid w:val="006448F5"/>
     <w:rsid w:val="00657015"/>
     <w:rsid w:val="0066361F"/>
     <w:rsid w:val="00697904"/>
     <w:rsid w:val="006A4B7F"/>
     <w:rsid w:val="006C6C6B"/>
     <w:rsid w:val="006C7E3D"/>
     <w:rsid w:val="006E297A"/>
     <w:rsid w:val="006E543D"/>
     <w:rsid w:val="006F4B1B"/>
     <w:rsid w:val="006F56D4"/>
     <w:rsid w:val="006F78ED"/>
     <w:rsid w:val="0071239F"/>
     <w:rsid w:val="00742314"/>
     <w:rsid w:val="00742E14"/>
     <w:rsid w:val="007A2087"/>
     <w:rsid w:val="007C23AC"/>
     <w:rsid w:val="008112E5"/>
     <w:rsid w:val="008123F8"/>
     <w:rsid w:val="008333BF"/>
     <w:rsid w:val="00853A0F"/>
     <w:rsid w:val="00865757"/>
     <w:rsid w:val="00867F52"/>
+    <w:rsid w:val="00872E07"/>
     <w:rsid w:val="008750F6"/>
+    <w:rsid w:val="008854F7"/>
     <w:rsid w:val="0089061F"/>
     <w:rsid w:val="00890CAE"/>
+    <w:rsid w:val="008A556C"/>
     <w:rsid w:val="008B2ACE"/>
     <w:rsid w:val="008B6FC2"/>
     <w:rsid w:val="008D216F"/>
     <w:rsid w:val="008F002C"/>
     <w:rsid w:val="008F42EE"/>
     <w:rsid w:val="00900478"/>
     <w:rsid w:val="009037A7"/>
     <w:rsid w:val="009064DF"/>
+    <w:rsid w:val="0092321F"/>
     <w:rsid w:val="0096658A"/>
     <w:rsid w:val="00991E5C"/>
     <w:rsid w:val="00997EBE"/>
+    <w:rsid w:val="009B5579"/>
     <w:rsid w:val="009B5EAF"/>
     <w:rsid w:val="009E5A46"/>
     <w:rsid w:val="009E66F1"/>
     <w:rsid w:val="009F58F3"/>
     <w:rsid w:val="009F5CCB"/>
     <w:rsid w:val="00A01D9D"/>
     <w:rsid w:val="00A02636"/>
     <w:rsid w:val="00A43C13"/>
     <w:rsid w:val="00A44359"/>
+    <w:rsid w:val="00A47ED2"/>
+    <w:rsid w:val="00A848E3"/>
     <w:rsid w:val="00AB02D6"/>
     <w:rsid w:val="00AB6A84"/>
     <w:rsid w:val="00AC441B"/>
+    <w:rsid w:val="00AD539F"/>
     <w:rsid w:val="00AE4FD7"/>
     <w:rsid w:val="00AF29F9"/>
+    <w:rsid w:val="00AF7BB8"/>
+    <w:rsid w:val="00B04809"/>
     <w:rsid w:val="00B12A51"/>
     <w:rsid w:val="00B173F1"/>
     <w:rsid w:val="00B2473F"/>
     <w:rsid w:val="00B36AC0"/>
-    <w:rsid w:val="00B4374E"/>
     <w:rsid w:val="00B60E06"/>
     <w:rsid w:val="00B64D3C"/>
     <w:rsid w:val="00B7276D"/>
     <w:rsid w:val="00B84245"/>
     <w:rsid w:val="00B94F53"/>
+    <w:rsid w:val="00B959BA"/>
     <w:rsid w:val="00BA7148"/>
     <w:rsid w:val="00BA7194"/>
     <w:rsid w:val="00BC0087"/>
     <w:rsid w:val="00BD47D6"/>
     <w:rsid w:val="00BE1278"/>
     <w:rsid w:val="00C05014"/>
+    <w:rsid w:val="00C16D31"/>
     <w:rsid w:val="00C5196E"/>
     <w:rsid w:val="00C61CD1"/>
     <w:rsid w:val="00C857C0"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC495E"/>
     <w:rsid w:val="00CC7CD9"/>
     <w:rsid w:val="00CD5417"/>
     <w:rsid w:val="00CF49CD"/>
     <w:rsid w:val="00D23FBA"/>
     <w:rsid w:val="00D31332"/>
     <w:rsid w:val="00D62B4A"/>
     <w:rsid w:val="00D770BF"/>
     <w:rsid w:val="00D825D5"/>
     <w:rsid w:val="00D82ED6"/>
     <w:rsid w:val="00DC6AFE"/>
     <w:rsid w:val="00DD0A33"/>
     <w:rsid w:val="00DD736D"/>
+    <w:rsid w:val="00DE447B"/>
     <w:rsid w:val="00DF15D4"/>
     <w:rsid w:val="00E12210"/>
+    <w:rsid w:val="00E12E75"/>
     <w:rsid w:val="00E17CF6"/>
     <w:rsid w:val="00E27AAD"/>
+    <w:rsid w:val="00E40874"/>
     <w:rsid w:val="00E547B8"/>
     <w:rsid w:val="00E60CA4"/>
     <w:rsid w:val="00E90B59"/>
     <w:rsid w:val="00EA6A5C"/>
     <w:rsid w:val="00EB268D"/>
     <w:rsid w:val="00ED0AA9"/>
     <w:rsid w:val="00ED110D"/>
     <w:rsid w:val="00EE1F73"/>
     <w:rsid w:val="00EF6088"/>
     <w:rsid w:val="00F00CCC"/>
     <w:rsid w:val="00F20857"/>
+    <w:rsid w:val="00F356F5"/>
     <w:rsid w:val="00F56F36"/>
+    <w:rsid w:val="00F61052"/>
     <w:rsid w:val="00F8173F"/>
     <w:rsid w:val="00FA1E8D"/>
     <w:rsid w:val="00FB2AF8"/>
+    <w:rsid w:val="00FC0E02"/>
     <w:rsid w:val="00FD7BB6"/>
     <w:rsid w:val="00FF003A"/>
     <w:rsid w:val="00FF4598"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -14254,51 +19263,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001E41BD"/>
+    <w:rsid w:val="002255F1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -14507,86 +19516,83 @@
     <w:rsid w:val="00C857C0"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...24 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Normal" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 6" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 7" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 8" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="toc 9" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:locked="1" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -14658,80 +19664,294 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="002255F1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E41BD"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E41BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001E41BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00071C9F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="頁首 字元"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00071C9F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00071C9F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="頁尾 字元"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00071C9F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC495E"/>
+    <w:pPr>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-TW"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="日期 字元"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00E547B8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+    <w:name w:val="字元 字元1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC495E"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="字元 字元"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00340E23"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="page number"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00613086"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F56F36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="新細明體" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="註解方塊文字 字元"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F56F36"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="新細明體" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ae">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:locked/>
+    <w:rsid w:val="00C857C0"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="1502576481">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1502576482">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
@@ -15032,72 +20252,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB6ACB27-8343-42E3-9432-3E2C7B40A663}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D11C87B-D20B-4883-8E2C-35A8E1701C3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>451</Words>
-  <Characters>2573</Characters>
+  <Words>506</Words>
+  <Characters>2885</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3018</CharactersWithSpaces>
+  <CharactersWithSpaces>3385</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>文 件 制 訂 / 修 訂 紀 錄 表</dc:title>
   <dc:subject/>
   <dc:creator>naif</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 15 Word 版</vt:lpwstr>